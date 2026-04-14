--- v0 (2026-02-20)
+++ v1 (2026-04-14)
@@ -12,152 +12,260 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
   <si>
     <t>Sequência</t>
   </si>
   <si>
     <t>Licitação</t>
   </si>
   <si>
     <t>Nº/Ano</t>
   </si>
   <si>
     <t>Modalidade</t>
   </si>
   <si>
     <t>Tipo Licit.</t>
   </si>
   <si>
     <t>Objeto</t>
   </si>
   <si>
     <t>Data Abertura</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>Valor</t>
   </si>
   <si>
+    <t>01.2026</t>
+  </si>
+  <si>
+    <t>INEXIGIBILIDADE nº 01/2026</t>
+  </si>
+  <si>
+    <t>01/2026</t>
+  </si>
+  <si>
+    <t>INEXIGIBILIDADE</t>
+  </si>
+  <si>
+    <t>Menor Preço</t>
+  </si>
+  <si>
+    <t>Contratação de empresa para prestação de serviço de consultoria e assessoria técnica especializada em contabilidade pública e análise de c...</t>
+  </si>
+  <si>
+    <t>30/01/2026</t>
+  </si>
+  <si>
+    <t>Homologada</t>
+  </si>
+  <si>
+    <t>300.000,00</t>
+  </si>
+  <si>
+    <t>06.2025</t>
+  </si>
+  <si>
+    <t>INEXIGIBILIDADE nº 06/2025</t>
+  </si>
+  <si>
+    <t>06/2025</t>
+  </si>
+  <si>
+    <t>Contratação de empresa para prestação de serviços técnicos em assessoria previdenciária, elaboração da avaliação atuarial, elaboração e emissão do de...</t>
+  </si>
+  <si>
+    <t>24/09/2025</t>
+  </si>
+  <si>
+    <t>24.000,00</t>
+  </si>
+  <si>
+    <t>05.2025</t>
+  </si>
+  <si>
+    <t>INEXIGIBILIDADE nº 05/2025</t>
+  </si>
+  <si>
+    <t>05/2025</t>
+  </si>
+  <si>
+    <t>Contratação de empresa especializada para fornecimento de licença anual de uso de software do sistema Cesta de Preços, para atender as demandas do I...</t>
+  </si>
+  <si>
+    <t>11/08/2025</t>
+  </si>
+  <si>
+    <t>6.900,00</t>
+  </si>
+  <si>
+    <t>04.2025</t>
+  </si>
+  <si>
+    <t>INEXIGIBILIDADE nº 04/2025</t>
+  </si>
+  <si>
+    <t>04/2025</t>
+  </si>
+  <si>
+    <t>Contratação de licença anual de uso de software de sistema em plataforma web, para realização de gestão de processos licitatórios d...</t>
+  </si>
+  <si>
+    <t>23/04/2025</t>
+  </si>
+  <si>
+    <t>21.600,00</t>
+  </si>
+  <si>
+    <t>03.2025</t>
+  </si>
+  <si>
+    <t>INEXIGIBILIDADE nº 03/2025</t>
+  </si>
+  <si>
+    <t>03/2025</t>
+  </si>
+  <si>
+    <t>Locação de imóvel localizado na Rua 26 de Março, N.° 234, Centro, na cidade de Santa Luzia - MA, CEP 65.390-000, para fins de funcionamento do...</t>
+  </si>
+  <si>
+    <t>25/04/2025</t>
+  </si>
+  <si>
+    <t>25.008,00</t>
+  </si>
+  <si>
     <t>02.2025</t>
   </si>
   <si>
     <t>DISPENSA nº 02/2025</t>
   </si>
   <si>
     <t>02/2025</t>
   </si>
   <si>
     <t>DISPENSA</t>
   </si>
   <si>
-    <t>Menor Preço</t>
-[...1 lines deleted...]
-  <si>
     <t>Locação de Sistema de Contabilidade, Portal da Transparência e Folha de Pagamento, de interesse do Instituto de Previdência Social dos Servidores Públ...</t>
   </si>
   <si>
     <t>18/08/2025</t>
   </si>
   <si>
     <t>Em Andamento</t>
   </si>
   <si>
     <t>1.600,00</t>
   </si>
   <si>
     <t>INEXIGIBILIDADE nº 02/2025</t>
   </si>
   <si>
-    <t>INEXIGIBILIDADE</t>
-[...1 lines deleted...]
-  <si>
     <t>Contratação de empresa para prestação de serviço de consultoria e assessoria técnica especializada em contabilidade pública e análise...</t>
   </si>
   <si>
-    <t>22/12/2025</t>
-[...5 lines deleted...]
-    <t>300.000,00</t>
+    <t>05/03/2026</t>
+  </si>
+  <si>
+    <t>Revogada</t>
   </si>
   <si>
     <t>01.2025</t>
   </si>
   <si>
     <t>DISPENSA nº 01/2025</t>
   </si>
   <si>
     <t>01/2025</t>
   </si>
   <si>
     <t>13/08/2025</t>
   </si>
   <si>
     <t>Cancelada</t>
   </si>
   <si>
     <t>INEXIGIBILIDADE nº 01/2025</t>
   </si>
   <si>
     <t>Consultoria e assessoria jurídica para atender às necessidades do Instituto de Previdência Social dos Servidores Públicos do Municípi...</t>
   </si>
   <si>
     <t>07/02/2025</t>
   </si>
   <si>
-    <t>Homologada</t>
-[...1 lines deleted...]
-  <si>
     <t>360.000,00</t>
+  </si>
+  <si>
+    <t>002.2023</t>
+  </si>
+  <si>
+    <t>PREGÃO PRESENCIAL nº 002/2023</t>
+  </si>
+  <si>
+    <t>002/2023</t>
+  </si>
+  <si>
+    <t>PREGÃO PRESENCIAL</t>
+  </si>
+  <si>
+    <t>PRESTAÇÃO DE SERVIÇOS DE CESSÃO DE DIREITO DE USO DE SOFTWAERE ERP ESPECÍFICOS PARA GESTÃO PREVIDÊNCIA DO REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL - RPPS,...</t>
+  </si>
+  <si>
+    <t>03/03/2026</t>
+  </si>
+  <si>
+    <t>30.000,00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -463,54 +571,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I5"/>
+  <dimension ref="A1:I11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="I5" sqref="I5"/>
+      <selection activeCell="I11" sqref="I11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
@@ -531,133 +639,307 @@
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="E2" t="s">
         <v>13</v>
       </c>
       <c r="F2" t="s">
         <v>14</v>
       </c>
       <c r="G2" t="s">
         <v>15</v>
       </c>
       <c r="H2" t="s">
         <v>16</v>
       </c>
       <c r="I2" s="1" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="B3" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C3" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="D3" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="E3" t="s">
         <v>13</v>
       </c>
       <c r="F3" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="G3" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H3" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="I3" s="1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>24</v>
       </c>
       <c r="B4" t="s">
         <v>25</v>
       </c>
       <c r="C4" t="s">
         <v>26</v>
       </c>
       <c r="D4" t="s">
         <v>12</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
       <c r="F4" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
       <c r="G4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="H4" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="I4" s="1" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="B5" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C5" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="D5" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="E5" t="s">
         <v>13</v>
       </c>
       <c r="F5" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="G5" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="H5" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I5" s="1" t="s">
-        <v>33</v>
+        <v>35</v>
+      </c>
+    </row>
+    <row r="6" spans="1:9">
+      <c r="A6" t="s">
+        <v>36</v>
+      </c>
+      <c r="B6" t="s">
+        <v>37</v>
+      </c>
+      <c r="C6" t="s">
+        <v>38</v>
+      </c>
+      <c r="D6" t="s">
+        <v>12</v>
+      </c>
+      <c r="E6" t="s">
+        <v>13</v>
+      </c>
+      <c r="F6" t="s">
+        <v>39</v>
+      </c>
+      <c r="G6" t="s">
+        <v>40</v>
+      </c>
+      <c r="H6" t="s">
+        <v>16</v>
+      </c>
+      <c r="I6" s="1" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9">
+      <c r="A7" t="s">
+        <v>42</v>
+      </c>
+      <c r="B7" t="s">
+        <v>43</v>
+      </c>
+      <c r="C7" t="s">
+        <v>44</v>
+      </c>
+      <c r="D7" t="s">
+        <v>45</v>
+      </c>
+      <c r="E7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F7" t="s">
+        <v>46</v>
+      </c>
+      <c r="G7" t="s">
+        <v>47</v>
+      </c>
+      <c r="H7" t="s">
+        <v>48</v>
+      </c>
+      <c r="I7" s="1" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9">
+      <c r="A8" t="s">
+        <v>42</v>
+      </c>
+      <c r="B8" t="s">
+        <v>50</v>
+      </c>
+      <c r="C8" t="s">
+        <v>44</v>
+      </c>
+      <c r="D8" t="s">
+        <v>12</v>
+      </c>
+      <c r="E8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F8" t="s">
+        <v>51</v>
+      </c>
+      <c r="G8" t="s">
+        <v>52</v>
+      </c>
+      <c r="H8" t="s">
+        <v>53</v>
+      </c>
+      <c r="I8" s="1" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9">
+      <c r="A9" t="s">
+        <v>54</v>
+      </c>
+      <c r="B9" t="s">
+        <v>55</v>
+      </c>
+      <c r="C9" t="s">
+        <v>56</v>
+      </c>
+      <c r="D9" t="s">
+        <v>45</v>
+      </c>
+      <c r="E9" t="s">
+        <v>13</v>
+      </c>
+      <c r="F9" t="s">
+        <v>46</v>
+      </c>
+      <c r="G9" t="s">
+        <v>57</v>
+      </c>
+      <c r="H9" t="s">
+        <v>58</v>
+      </c>
+      <c r="I9" s="1" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9">
+      <c r="A10" t="s">
+        <v>54</v>
+      </c>
+      <c r="B10" t="s">
+        <v>59</v>
+      </c>
+      <c r="C10" t="s">
+        <v>56</v>
+      </c>
+      <c r="D10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E10" t="s">
+        <v>13</v>
+      </c>
+      <c r="F10" t="s">
+        <v>60</v>
+      </c>
+      <c r="G10" t="s">
+        <v>61</v>
+      </c>
+      <c r="H10" t="s">
+        <v>16</v>
+      </c>
+      <c r="I10" s="1" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9">
+      <c r="A11" t="s">
+        <v>63</v>
+      </c>
+      <c r="B11" t="s">
+        <v>64</v>
+      </c>
+      <c r="C11" t="s">
+        <v>65</v>
+      </c>
+      <c r="D11" t="s">
+        <v>66</v>
+      </c>
+      <c r="E11" t="s">
+        <v>13</v>
+      </c>
+      <c r="F11" t="s">
+        <v>67</v>
+      </c>
+      <c r="G11" t="s">
+        <v>68</v>
+      </c>
+      <c r="H11" t="s">
+        <v>16</v>
+      </c>
+      <c r="I11" s="1" t="s">
+        <v>69</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">